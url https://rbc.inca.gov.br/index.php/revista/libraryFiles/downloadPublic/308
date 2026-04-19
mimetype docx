--- v1 (2026-02-16)
+++ v2 (2026-04-19)
@@ -1,184 +1,188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_MON_1717489079"/>
+    <w:bookmarkStart w:id="0" w:name="_MON_1834748808"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="4B988BBD" w14:textId="5CA7823A" w:rsidR="00793A05" w:rsidRDefault="00722AA7">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00553E7F">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:object w:dxaOrig="10149" w:dyaOrig="2589">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:object w:dxaOrig="10152" w:dyaOrig="1430" w14:anchorId="0D34C6F7">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:507.75pt;height:129.6pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:507.75pt;height:70.5pt" o:ole="">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1831894572" r:id="rId8"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1834836490" r:id="rId8"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="4DA74C36" w14:textId="77777777" w:rsidR="00722AA7" w:rsidRDefault="00722AA7">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="758"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="zh-CN"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3635C02E" w14:textId="0E14C3C6" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1017" w:right="758"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>El autor correspondiente, responsable por el envío del manuscrito, deberá hacer la descarga del documento, llenar, firmar y adjuntar este formulario en formato PDF, junto con el original de su trabajo, a la Revista Brasileira de Cancerologia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471A7B7A" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="694" w:firstLine="323"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Título del manuscrito:___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="5DFFDE32" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="3BFC0D10" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8313"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="2790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Autor:</w:t>
@@ -205,51 +209,51 @@
         <w:t xml:space="preserve"> Autor:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="4F8E040A" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8313"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="2790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Autor:</w:t>
       </w:r>
@@ -379,1944 +383,2821 @@
         </w:rPr>
         <w:t xml:space="preserve"> Autor:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="96"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="163DDCAF" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="11" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="5E47F260" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="93" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Clasificación del manuscrito:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="092A2DB0" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>(   ) Artículo Original: (   ) Cuantitativo (   ) Cualitativo (   ) Mixto (   ) Ensayo Clínico</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="32276020" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="3005"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) Revisión </w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+        <w:t xml:space="preserve">(   ) Revisión Sistemática </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9F8564" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="4202"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>(   ) Informe de Caso</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="21CD1809" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>(   ) Comunicación Breve</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="541FC86A" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3177"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="5247"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>(   ) Artículo de Opinión</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="62587EB8" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3177"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="5247"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(   ) Artículo de Opinión </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> por invitación </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="78024E7A" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3177"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="5247"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>(   )</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Reseña</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="0B89A545" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>(   ) Carta al Editor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="3A9600CA" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="93" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="27A90C1E" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>(  ) Primer envío</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="1B42A05C" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(  ) Reenvío después de haber sido rechazado. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">El reenvío será aceptado solamente después de, por lo menos, dos meses de la fecha </w:t>
-[...9 lines deleted...]
-        <w:t>en la cual fue rechazado. En este caso, informar el número del artículo generado anteriormente por el sistema. Nº _________</w:t>
+        <w:t>El reenvío será aceptado solamente después de, por lo menos, dos meses de la fecha en la cual fue rechazado. En este caso, informar el número del artículo generado anteriormente por el sistema. Nº _________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="660EAB82" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="5BD67C02" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">¿El manuscrito está depositado como </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>preprint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="4E603423" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">                 (  ) No</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="5BBD13A1" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>(  ) Sí. Nombre del funcionario __________</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+        <w:t>(  ) Sí. Nombre del funcionario ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA6FD6C" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">                               DOI n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="445514B1" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="0F0798E7" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Aprobación por el Comité de Ética en Investigación (CEP, por sus siglas en portugués):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="31819E26" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(  ) No requiere aprobación. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="549CF58A" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  ) Número de aprobación </w:t>
+        <w:t xml:space="preserve">(  ) Número de aprobación CAAE (Certificado de Aprobación de Apreciación Ética) generado por el Sistema </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>CAAE (Certificado de Aprobación de Apreciación Ética) generado por el Sistema CEP/CONEP (Plataforma Brasil).___________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+        <w:lastRenderedPageBreak/>
+        <w:t>CEP/CONEP (Plataforma Brasil).___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248491E4" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Indicar los aportes de cada autor, marcando con la letra X los campos abajo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="0CDD9ABE" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="2C86265E" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1232"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aportes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="317AB898" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nombre:______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="4C086DE5" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">En la concepción O planificación del trabajo; O la adquisición, análisis, O la interpretación de los datos de la investigación; ( ) En la redacción O la revisión crítica con </w:t>
-[...9 lines deleted...]
-        <w:t>contribución intelectual; ( ) En la aprobación final de la versión para publicación</w:t>
+        <w:t>En la concepción O planificación del trabajo; O la adquisición, análisis, O la interpretación de los datos de la investigación; ( ) En la redacción O la revisión crítica con contribución intelectual; ( ) En la aprobación final de la versión para publicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="7A6CB963" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="9" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="38110AF1" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Nombre:______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="00DDA2AF" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>En la concepción O planificación del trabajo; O la adquisición, análisis, O la interpretación d</w:t>
-[...9 lines deleted...]
-        <w:t>e los datos de la investigación; ( ) En la redacción O la revisión crítica con contribución intelectual; ( ) En la aprobación final de la versión para publicación</w:t>
+        <w:t>En la concepción O planificación del trabajo; O la adquisición, análisis, O la interpretación de los datos de la investigación; ( ) En la redacción O la revisión crítica con contribución intelectual; ( ) En la aprobación final de la versión para publicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="51B6D2F6" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="8" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="6DC81AD5" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Nombre:______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="30BA3F29" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>En la concepción</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> O planificación del trabajo; O la adquisición, análisis, O la interpretación de los datos de la investigación; ( ) En la redacción O la revisión crítica con contribución intelectual; ( ) En la aprobación final de la versión para publicación</w:t>
+        <w:t>En la concepción O planificación del trabajo; O la adquisición, análisis, O la interpretación de los datos de la investigación; ( ) En la redacción O la revisión crítica con contribución intelectual; ( ) En la aprobación final de la versión para publicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="7415E361" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="06C0F821" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>Nombre:_____</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+        <w:t>Nombre:______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FBAF14" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>En la concepción O planificación del trabajo; O la adquisición, análisis, O la interpretación de los datos de la investigación; ( ) En la redacción O la revisión crítica con contribución intele</w:t>
-[...9 lines deleted...]
-        <w:t>ctual; ( ) En la aprobación final de la versión para publicación</w:t>
+        <w:t>En la concepción O planificación del trabajo; O la adquisición, análisis, O la interpretación de los datos de la investigación; ( ) En la redacción O la revisión crítica con contribución intelectual; ( ) En la aprobación final de la versión para publicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="597868BB" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="39" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1317" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="7B56BF4C" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Nombre:______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="49F5BFFE" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>En la concepción O planificación del trabajo; O la adquisición, análisis, O la interpretación de los datos de la i</w:t>
-[...9 lines deleted...]
-        <w:t>nvestigación; ( ) En la redacción O la revisión crítica con contribución intelectual; ( ) En la aprobación final de la versión para publicación</w:t>
+        <w:t>En la concepción O planificación del trabajo; O la adquisición, análisis, O la interpretación de los datos de la investigación; ( ) En la redacción O la revisión crítica con contribución intelectual; ( ) En la aprobación final de la versión para publicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="73D35700" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="9" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="0DBD9224" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Nombre:______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="3C9C1B5C" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">En la concepción O planificación </w:t>
-[...9 lines deleted...]
-        <w:t>del trabajo; O la adquisición, análisis, O la interpretación de los datos de la investigación; ( ) En la redacción O la revisión crítica con contribución intelectual; ( ) En la aprobación final de la versión para publicación</w:t>
+        <w:t>En la concepción O planificación del trabajo; O la adquisición, análisis, O la interpretación de los datos de la investigación; ( ) En la redacción O la revisión crítica con contribución intelectual; ( ) En la aprobación final de la versión para publicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="4BD27FAC" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="40" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="1317"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="6578CEDC" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="949"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="948"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conflicto de intereses:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="66A4C4E8" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="130" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1057"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>(   )</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+        <w:t>(   ) El(Los) autor(es) no tiene(n) conflictos de interés, incluidos intereses financieros específicos y relacionamientos y afiliaciones relevantes al tema o materiales discutidos en el manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A22E334" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="113" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1043"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>El(Los) autor(es) confirma(n) que todos los financiamiento</w:t>
-[...14 lines deleted...]
-        <w:t>para evaluación del “Conselho Editorial da Revista Brasileira de Cancerologia”</w:t>
+        <w:t>El(Los) autor(es) confirma(n) que todos los financiamientos, otros apoyos financieros, y apoyo material/humano para esta investigación y/o trabajo están claramente identificados en el manuscrito enviado para evaluación del “Conselho Editorial da Revista Brasileira de Cancerologia”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="07732373" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+    <w:p w14:paraId="6723B948" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="6087FC6F" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="949"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="948"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agradecimientos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="5BEC2323" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="130" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>(   ) El(Los</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+        <w:t>(   ) El(Los) autor(es) confirma(n) que las personas que aportaron substancialmente al trabajo desarrollado en este texto, pero que no cumplen con los criterios para autoría, fueron mencionadas en los “agradecimientos” del manuscrito con la descripción de sus aportes específicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0CD660" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="113" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1057"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>El(Los) autor(es) confirma(n) que todos los que fueron mencionados en los “agradecimientos” han dado su permiso por escrito para ser incluidos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="4088E07D" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="113" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1057"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="102"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="102"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">El(Los) autor(es) confirma(n) que, si esta sección no fue incluida en el texto enviado, </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+        <w:t>El(Los) autor(es) confirma(n) que, si esta sección no fue incluida en el texto enviado, es porque no hubo ningún otro aporte substancial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E18FD6A" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="113" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1057"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="102"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="3BE23AD8" w14:textId="73663423" w:rsidR="00B20B06" w:rsidRPr="00B20B06" w:rsidRDefault="00B20B06" w:rsidP="00B20B06">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Uso de Inteligencia Artificial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F848BB" w14:textId="7CFE0BF0" w:rsidR="00B20B06" w:rsidRPr="00B20B06" w:rsidRDefault="00B20B06" w:rsidP="00B20B06">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>¿</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Utiliz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inteligencia Artificial (IA)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000B2D17" w14:textId="54D51DD0" w:rsidR="00B20B06" w:rsidRPr="00B20B06" w:rsidRDefault="00722AA7" w:rsidP="00B20B06">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk222923241"/>
+      <w:r w:rsidRPr="00722AA7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>) S</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, parcialmente. IA utilizada </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>versión</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: ________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CD8846" w14:textId="6B3C36B5" w:rsidR="00B20B06" w:rsidRPr="00B20B06" w:rsidRDefault="003A2402" w:rsidP="003A2402">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1183" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Finalidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006E6593" w:rsidRPr="00722AA7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6593">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Revis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>ión</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gramatical. </w:t>
+      </w:r>
+      <w:r w:rsidR="00841867" w:rsidRPr="00722AA7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00841867">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>radu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>cción</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asistida. </w:t>
+      </w:r>
+      <w:r w:rsidR="00841867" w:rsidRPr="00722AA7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00841867">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>) Ade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>ua</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ción a las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>referencias</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>de la</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norma Vancouver. </w:t>
+      </w:r>
+      <w:r w:rsidR="00841867" w:rsidRPr="00722AA7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00841867">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>) Aux</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lio </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>en la</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>elaboración</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de gráficos, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>cuadros</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>tablas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> figuras explicativas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F1B2C2" w14:textId="5BF7ED6E" w:rsidR="00B20B06" w:rsidRPr="00B20B06" w:rsidRDefault="00B20B06" w:rsidP="00B20B06">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk223503837"/>
+      <w:r w:rsidRPr="00722AA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Snapshot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2402" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>copia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estática) d</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2402">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su conversa</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2402">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>ción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2402">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>enlace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>): ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D638EF8" w14:textId="4578746F" w:rsidR="00B20B06" w:rsidRPr="00B20B06" w:rsidRDefault="00722AA7" w:rsidP="00B20B06">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722AA7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PMingLiU"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>) No.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F70BFC5" w14:textId="77777777" w:rsidR="00B20B06" w:rsidRPr="00B20B06" w:rsidRDefault="00B20B06" w:rsidP="00B20B06">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5379D630" w14:textId="69C9C24E" w:rsidR="00B20B06" w:rsidRPr="00B20B06" w:rsidRDefault="003A2402" w:rsidP="00B20B06">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administrador </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B06" w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041ABF64" w14:textId="5B785568" w:rsidR="00B20B06" w:rsidRPr="00B20B06" w:rsidRDefault="00B20B06" w:rsidP="00B20B06">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00722AA7" w:rsidRPr="00722AA7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00722AA7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>) S</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2402">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2402">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Administra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dor utilizado </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2402">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vers</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2402">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>ión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>: _______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2402">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112D0B8A" w14:textId="7668E2F2" w:rsidR="00B20B06" w:rsidRPr="00B20B06" w:rsidRDefault="00B20B06" w:rsidP="00B20B06">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00722AA7" w:rsidRPr="00722AA7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00722AA7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20B06">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>) No.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADFD772" w14:textId="77777777" w:rsidR="00B20B06" w:rsidRPr="00B20B06" w:rsidRDefault="00B20B06" w:rsidP="00B20B06">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBEBBD2" w14:textId="0BBF745D" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="940" w:hanging="207"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Transferencia de derechos de autor/publicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="53387235" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="130" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Declaro que, en caso de aceptación del manuscrito para su publicación, estoy consciente de que mantengo los derechos autorales y concuerdo en ceder el </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+        <w:t>Declaro que, en caso de aceptación del manuscrito para su publicación, estoy consciente de que mantengo los derechos autorales y concuerdo en ceder el derecho de la primera publicación a la Revista  Brasileira  de Cancerologia, que adopta la licencia Creative Commons Attribution, (CC BY 4.0) y la política de acceso libre, por lo tanto, los textos están disponibles para que cualquier persona lea, descargue, copie, imprima, comparta, reutilice y distribuya, con la debida citación de la fuente y autoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37822C1A" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="130" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>La Revista Brasileira de Cancerologia considera autor a quien aporta con los tres requisitos presentados en el ítem 1. Quien aporta con uno o dos requisitos</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+        <w:t>La Revista Brasileira de Cancerologia considera autor a quien aporta con los tres requisitos presentados en el ítem 1. Quien aporta con uno o dos requisitos no debe ser considerado autor. En este caso, el nombre debe aparecer en los agradecimientos indicando cuál es el tipo de aporte. Los autores deben asumir la responsabilidad de responder por todos los aspectos relacionados al trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E2BAEA" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="702951D6" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>Autorizo el acceso a</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+        <w:t>Autorizo el acceso a todos los contenidos (datos, códigos de programa y otros materiales) subyacentes al texto del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C356CBC" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(  ) Sí. (   ) Están contenidos en el manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="28995B04" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">           (   ) Estarán disponibles en el momento de la publicación del artículo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="1E455F87" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">           (   ) Y</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+        <w:t xml:space="preserve">           (   ) Ya están disponibles desde _____/____/__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666E84EC" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  Repositorio: _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="38EE4B7E" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>(  ) Sí, bajo demanda de los evaluadores.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="28D300FC" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">              (  ) No. Justifique: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -2545,234 +3426,224 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t>__________________</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D97FB7" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9950"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="500563D9" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9950"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Marcar la opción sobre la revelación de la identidad a los pares.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="79D469E6" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9950"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>(   ) Mantener el anonimato.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="64EF963C" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9950"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>(   ) Revelar la identidad a los evaluadores.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="56637B66" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9950"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Firma del autor correspondiente:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="25"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Fecha: ____/____/_______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="4181DEB5" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1041"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r>
@@ -2786,187 +3657,185 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00793A05">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1000" w:right="400" w:bottom="280" w:left="400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EC48E4" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="6D9075A1" w14:textId="77777777" w:rsidR="00584B8F" w:rsidRDefault="00584B8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EC48E4" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="704DEAC6" w14:textId="77777777" w:rsidR="00584B8F" w:rsidRDefault="00584B8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1564564948"/>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
+      <w:p w14:paraId="727DACEA" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00EC48E4">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00793A05" w:rsidRDefault="00793A05">
+  <w:p w14:paraId="5A5F7F92" w14:textId="77777777" w:rsidR="00793A05" w:rsidRDefault="00793A05">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EC48E4" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="692AAEF0" w14:textId="77777777" w:rsidR="00584B8F" w:rsidRDefault="00584B8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EC48E4" w:rsidRDefault="00EC48E4">
+    <w:p w14:paraId="2709ACB1" w14:textId="77777777" w:rsidR="00584B8F" w:rsidRDefault="00584B8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C0A1ACE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C0A1ACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1231" w:hanging="215"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="231F20"/>
         <w:w w:val="104"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -3044,230 +3913,246 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8145" w:hanging="215"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9132" w:hanging="215"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1957442074">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1990477672">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A775B"/>
     <w:rsid w:val="000568B5"/>
     <w:rsid w:val="00071106"/>
     <w:rsid w:val="00085F65"/>
     <w:rsid w:val="00093FF6"/>
     <w:rsid w:val="000E6066"/>
     <w:rsid w:val="000F60FA"/>
     <w:rsid w:val="000F6B27"/>
     <w:rsid w:val="00102185"/>
     <w:rsid w:val="00146841"/>
     <w:rsid w:val="00165B88"/>
     <w:rsid w:val="001A24A9"/>
     <w:rsid w:val="00224B44"/>
     <w:rsid w:val="00286D9D"/>
     <w:rsid w:val="002B4EA7"/>
     <w:rsid w:val="002C0F12"/>
     <w:rsid w:val="002D7C68"/>
     <w:rsid w:val="003118DF"/>
     <w:rsid w:val="00321A82"/>
     <w:rsid w:val="00344DB9"/>
+    <w:rsid w:val="003A2402"/>
     <w:rsid w:val="003A6D0E"/>
     <w:rsid w:val="003C3141"/>
     <w:rsid w:val="003E201C"/>
     <w:rsid w:val="003E7279"/>
     <w:rsid w:val="004039D0"/>
+    <w:rsid w:val="004108E3"/>
     <w:rsid w:val="004550FE"/>
     <w:rsid w:val="004708C4"/>
     <w:rsid w:val="00472EDB"/>
     <w:rsid w:val="00482670"/>
     <w:rsid w:val="004967CB"/>
     <w:rsid w:val="004B237A"/>
     <w:rsid w:val="004C0D7B"/>
     <w:rsid w:val="004D3EC2"/>
     <w:rsid w:val="004D5957"/>
     <w:rsid w:val="00533D81"/>
+    <w:rsid w:val="00584B8F"/>
     <w:rsid w:val="00592B29"/>
     <w:rsid w:val="0059416D"/>
     <w:rsid w:val="005B1C16"/>
     <w:rsid w:val="005B49F5"/>
     <w:rsid w:val="005D598C"/>
     <w:rsid w:val="00605CB3"/>
     <w:rsid w:val="00637EEA"/>
     <w:rsid w:val="0064378C"/>
     <w:rsid w:val="006533B4"/>
     <w:rsid w:val="006630CD"/>
     <w:rsid w:val="00682E9A"/>
+    <w:rsid w:val="006E6593"/>
+    <w:rsid w:val="006F2614"/>
+    <w:rsid w:val="00722AA7"/>
     <w:rsid w:val="007433C9"/>
     <w:rsid w:val="00784C28"/>
     <w:rsid w:val="00790EC7"/>
     <w:rsid w:val="00793A05"/>
     <w:rsid w:val="00793CF3"/>
     <w:rsid w:val="007A0324"/>
     <w:rsid w:val="007A775B"/>
     <w:rsid w:val="007F1CDF"/>
+    <w:rsid w:val="007F3092"/>
     <w:rsid w:val="00830E62"/>
+    <w:rsid w:val="00841867"/>
     <w:rsid w:val="008552C7"/>
+    <w:rsid w:val="00887756"/>
     <w:rsid w:val="008E7A2B"/>
     <w:rsid w:val="00904515"/>
     <w:rsid w:val="009054F2"/>
     <w:rsid w:val="009205E5"/>
     <w:rsid w:val="00922A63"/>
     <w:rsid w:val="00944372"/>
     <w:rsid w:val="009A17A9"/>
+    <w:rsid w:val="00A16DF5"/>
     <w:rsid w:val="00A21229"/>
     <w:rsid w:val="00A215DB"/>
     <w:rsid w:val="00A32146"/>
     <w:rsid w:val="00A4136B"/>
     <w:rsid w:val="00A50928"/>
     <w:rsid w:val="00A71599"/>
     <w:rsid w:val="00AD67C3"/>
     <w:rsid w:val="00B13971"/>
+    <w:rsid w:val="00B20B06"/>
     <w:rsid w:val="00B42584"/>
     <w:rsid w:val="00B93BE3"/>
     <w:rsid w:val="00BD2678"/>
     <w:rsid w:val="00C9687D"/>
     <w:rsid w:val="00CA5735"/>
     <w:rsid w:val="00CA6174"/>
     <w:rsid w:val="00CC3CCE"/>
     <w:rsid w:val="00CD194A"/>
     <w:rsid w:val="00CD669D"/>
     <w:rsid w:val="00CE7F59"/>
     <w:rsid w:val="00D069EA"/>
     <w:rsid w:val="00D20B7A"/>
     <w:rsid w:val="00D27015"/>
     <w:rsid w:val="00D3192E"/>
     <w:rsid w:val="00D6012B"/>
     <w:rsid w:val="00D95C86"/>
     <w:rsid w:val="00DA5BBC"/>
     <w:rsid w:val="00DB611F"/>
+    <w:rsid w:val="00DC1294"/>
     <w:rsid w:val="00DF5665"/>
     <w:rsid w:val="00EA24B2"/>
     <w:rsid w:val="00EC48E4"/>
     <w:rsid w:val="00EE3492"/>
     <w:rsid w:val="00EE5622"/>
     <w:rsid w:val="00EF589A"/>
     <w:rsid w:val="00F14E0E"/>
     <w:rsid w:val="00F23B4C"/>
     <w:rsid w:val="00F36261"/>
     <w:rsid w:val="00F50005"/>
     <w:rsid w:val="00F533AB"/>
     <w:rsid w:val="00F82DDE"/>
     <w:rsid w:val="00FC3099"/>
     <w:rsid w:val="00FE5194"/>
     <w:rsid w:val="2EB96CE1"/>
     <w:rsid w:val="5391318F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="78DA84D3"/>
   <w15:docId w15:val="{FF4B0FB5-39A4-45D7-BB03-407FAB3A0555}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3596,50 +4481,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="948" w:hanging="215"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -3852,51 +4738,51 @@
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="PMingLiU" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4147,60 +5033,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1038</Words>
-  <Characters>5611</Characters>
+  <Words>1135</Words>
+  <Characters>6131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6636</CharactersWithSpaces>
+  <CharactersWithSpaces>7252</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Miolo_RBC_64-2.indd</dc:title>
   <dc:creator>Hilton Pereira Santos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-01-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign CS6 (Windows)</vt:lpwstr>