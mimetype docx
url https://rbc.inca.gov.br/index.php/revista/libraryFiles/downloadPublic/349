--- v0 (2026-02-16)
+++ v1 (2026-04-19)
@@ -1,608 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="_MON_1717489079"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="0C6D7465" w14:textId="09F03B0B" w:rsidR="00537827" w:rsidRDefault="005C0897">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:object w:dxaOrig="10152" w:dyaOrig="1423">
+        <w:object w:dxaOrig="10152" w:dyaOrig="1430" w14:anchorId="2953C91E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:507.75pt;height:71.35pt" o:ole="">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:507.6pt;height:71.7pt" o:ole="">
             <v:imagedata r:id="rId5" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1831894549" r:id="rId6"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1835169690" r:id="rId6"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="5E16EBE9" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:firstLine="15"/>
+        <w:ind w:left="720" w:firstLine="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The corresponding author responsible for the submission of the manuscript to the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Revista</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Brasileira</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>de Cancerologia</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> should download the file, fill, sign and attach to the original of the manuscript as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.pdf.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="306535E6" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title of the </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:t>Title of the manuscript: ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D185F5" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="420CD3D5" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8313"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="2790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="01276554" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8313"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="2790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="5F66FDE9" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8313"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="2790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="0D27CEE8" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8313"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="2790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="4B395181" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8313"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="2790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="70F896AE" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8313"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="2790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="0BB982BB" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8313"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="2790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="66D8FA9A" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8313"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="2790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="2D12C867" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8313"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:right="2790"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author:</w:t>
       </w:r>
@@ -616,3530 +587,3300 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="96"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="449EE4D2" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="93" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="1EBD181E" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="93" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Classification of the manuscript:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="575309D8" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(   ) Original Article: (   ) Quantitative (   ) Qualitative (   ) Mixed (  ) Clinical Trial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AD803B" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="3005"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) </w:t>
-[...31 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:t>(   ) Systematic  Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461D2C54" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="4202"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...24 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(   ) Case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Report</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="683A64A3" w14:textId="77777777" w:rsidR="00537827" w:rsidRPr="00BB0ABC" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Brief Communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23339E0E" w14:textId="77777777" w:rsidR="00537827" w:rsidRPr="00BB0ABC" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3177"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="5247"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
-[...28 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) Opinion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Article</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    </w:p>
+    <w:p w14:paraId="0E433497" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3177"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="5247"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...47 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(   ) Opinion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – invitation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="43452C7E" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3177"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="5247"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> )</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="4FC8BAFC" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(   ) Letter to the Editor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BA2DE3" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="93" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="1B7F3D3A" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:t xml:space="preserve">(   ) First submission  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5C92CA" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">(  ) Resubmission after rejected. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
-          <w:b w:val="0"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Resubmission after rejected. </w:t>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resubmission will be accepted only </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Resubmission will be accepted only </w:t>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>two months</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> after the article</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="29783C7B" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> was rejected.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If resubmitted, inform the registry number earlier created by the system. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="04B50025" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Number: __________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="2ED34D88" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="7B5215D2" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Has the manuscript been deposited as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>preprint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="171C1B11" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                 </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:t xml:space="preserve">                 (  ) No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4725BB" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:t>(  ) Yes. Name of the public employee ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407F4682" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:b w:val="0"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                               DOI number ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="6DC0BF51" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="16787B51" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Institutional Review Board (IRB) approval:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="271F93B1" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">(  ) Waives approval </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0171A8CC" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1017"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Waives approval </w:t>
-[...47 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(  ) Number of Approval CAAE (registry of ethical approval by CEP/CONEP) (local IRB and National Ethics Committee) “</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Plataforma</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Plataforma Brasil</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
-[...22 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”. _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="00655622" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="4AA5F66C" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Indicate the contributions of each author checking the fields below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="5BEB68AE" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="0421B3ED" w14:textId="77777777" w:rsidR="00BB0ABC" w:rsidRDefault="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1017"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711BCEAC" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1232"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Contributions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="52D4992A" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Name:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="96"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="4104C3B0" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Conception OR design of the study; OR</w:t>
+        <w:t>Conception OR design of the study; OR acquisition, analysis, OR interpretation of the research data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;  (  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> acquisition, analysis, OR interpretation of the research data</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Drafting OR critical review with intellectual contribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; (  ) Final approval of the version for publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="6ED41233" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="9" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="58CB1182" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="96"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="016B801F" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conception OR design of the study; OR </w:t>
+        <w:t>Conception OR design of the study; OR acquisition, analysis, OR interpretation of the research data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;  (  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>acquisition, analysis, OR interpretation of the research data</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Drafting OR critical review with intellectual contribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; (  ) Final approval of the version for publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="141EDB37" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="8" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="7ECC7810" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="96"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="0526F42A" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conception OR design of the study; OR </w:t>
+        <w:t>Conception OR design of the study; OR acquisition, analysis, OR interpretation of the research data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;  (  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>acquisition, analysis, OR interpretation of the research data</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Drafting OR critical review with intellectual contribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; (  ) Final approval of the version for publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="4271B22B" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="1ECCFD54" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="96"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="391F53F6" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Conception OR design of the study; OR acqu</w:t>
+        <w:t>Conception OR design of the study; OR acquisition, analysis, OR interpretation of the research data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;  (  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>isition, analysis, OR interpretation of the research data</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Drafting OR critical review with intellectual contribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; (  ) Final approval of the version for publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="01E4D30C" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="39" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1317" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="42811C32" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="96"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="6E2383C7" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Conception OR design of the study; OR acquisit</w:t>
+        <w:t>Conception OR design of the study; OR acquisition, analysis, OR interpretation of the research data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;  (  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ion, analysis, OR interpretation of the research data</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Drafting OR critical review with intellectual contribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; (  ) Final approval of the version for publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="6383636D" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="428A296F" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6618"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1017"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="96"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="49646330" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Conception OR design of the study; OR acquisition,</w:t>
+        <w:t>Conception OR design of the study; OR acquisition, analysis, OR interpretation of the research data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;  (  ) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> analysis, OR interpretation of the research data</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Drafting OR critical review with intellectual contribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; (  ) Final approval of the version for publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="2B3DF670" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1015" w:right="1315"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="032403E7" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00BB0ABC">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="949"/>
+          <w:tab w:val="left" w:pos="1232"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="948"/>
+        <w:ind w:hanging="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conflict of interests:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="17B666E6" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00BB0ABC">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="130" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="733" w:right="1057"/>
-[...38 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:ind w:left="1017" w:right="1057"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>( ) The author(s) has/have no conflict of interests, including outstanding financial and connections, relations and affiliations relevant to the theme or materials discussed in the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B963EF4" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00BB0ABC">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="113" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="733" w:right="1043"/>
-[...57 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:ind w:left="1017" w:right="1043"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(  ) The author(s)confirm that the fundings, other financial help and human/material support for this research and/or work are clearly identified in the manuscript submitted to the Editorial Board of “</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista</w:t>
-[...45 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Revista Brasileira de Cancerologia</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    <w:p w14:paraId="5DF9E65D" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="570761D0" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00BB0ABC">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="949"/>
+          <w:tab w:val="left" w:pos="1232"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="948"/>
+        <w:ind w:hanging="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acknowledgments:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="51405535" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00BB0ABC">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="130" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="733" w:right="1042"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="1017" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(  ) The author(s) confirm that the persons who contributed substantially for the work developed in the text but that do not meet the authorship criteria were referenced in “acknowledgments” of the manuscript with the description of their contributions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C11BAA1" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="113" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1017" w:right="1057"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="102"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The author(s) confirm that the persons listed in this section granted their written permission to be included</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F318D4D" w14:textId="77777777" w:rsidR="00537827" w:rsidRPr="00BB0ABC" w:rsidRDefault="00851C66" w:rsidP="00BB0ABC">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="113" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="733" w:right="1057"/>
-[...9 lines deleted...]
-      <w:r>
+        <w:ind w:left="1017" w:right="1057"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="102"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(  )</w:t>
-[...33 lines deleted...]
-        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="102"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="102"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>author(s) confirm that if this section was not included in the text submitted is because no additional substantial contribution was made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642B2084" w14:textId="77777777" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00BB0ABC" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
         <w:spacing w:before="113" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="733" w:right="1057"/>
+        <w:ind w:left="567" w:right="1057"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="102"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    </w:p>
+    <w:p w14:paraId="658B41CA" w14:textId="77777777" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00BB0ABC" w:rsidP="00BB0ABC">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="941"/>
+          <w:tab w:val="left" w:pos="1232"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="940" w:hanging="207"/>
-[...8 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:ind w:hanging="214"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Use of Artificial Intelligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A67DA6B" w14:textId="21467763" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00BB0ABC" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="113" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1057"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="102"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="102"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="102"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence (AI) was used?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D331442" w14:textId="64580F0E" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00BB0ABC" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk222923241"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes, partially. AI utilized and version: ______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9D1C90" w14:textId="488A2AEE" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00BB0ABC" w:rsidP="00646DCA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goal: (  ) Grammar revision. (  ) Assisted translation. (  ) Adequacy of references to the Vancouver style. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355DB26E" w14:textId="51E13A66" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00646DCA" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(    ) Support for the elaboration of explanatory graphs, tables, charts or figures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6692F1F0" w14:textId="584C811B" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00646DCA" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk223503837"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Snapshot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (static copy) of your message </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>link</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>): ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E586512" w14:textId="0A01BCA8" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00646DCA" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0897">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) No.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102A3810" w14:textId="77777777" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00BB0ABC" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB56D18" w14:textId="77777777" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00BB0ABC" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1232"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="214"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reference Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5126FCCC" w14:textId="7FAF3652" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00646DCA" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (  ) Yes. Reference Manager utilized and version: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBCF819" w14:textId="2D1771EF" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00646DCA" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F86B6B0" w14:textId="7FC3D7F4" w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC" w:rsidRDefault="00646DCA" w:rsidP="00BB0ABC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0ABC" w:rsidRPr="00BB0ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  ) No.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B06A281" w14:textId="77777777" w:rsidR="00537827" w:rsidRPr="00BB0ABC" w:rsidRDefault="00537827">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="113" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="733" w:right="1057"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="102"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78951F67" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1232"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="214"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00646DCA">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transference of copyrights/publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="0BE2AC08" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="130" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="733" w:right="1042"/>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:ind w:left="1017" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I hereby declare that, in case the manuscript is accepted for publication, I am aware that I retain copyright and agree to grant the right of first publication to the </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="105"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista</w:t>
-[...45 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Revista  Brasileira de Cancerologia</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, that adopts the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
             <w:w w:val="105"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Creative Commons Attribution License</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:w w:val="105"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t> (</w:t>
-[...8 lines deleted...]
-          <w:t>CC BY 4.0)</w:t>
+          <w:t> (CC BY 4.0)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> and open access policy, therefore, the texts are available for any person to read, download, copy, print, share, reuse and distribute, with due citation of the source and authorship </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+    <w:p w14:paraId="11EE5AE4" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="130" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1017" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revista Brasileira de Cancerologia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considers author who meets three conditions presented in the item 1. Contributions. Who meets one or two conditions should not be considered author. In this case, the name should be included in acknowledgments with the type of contribution. The authors will be held accountable for every manuscript related aspect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0021A836" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="130" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...91 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00537827">
+    </w:p>
+    <w:p w14:paraId="263EC8C1" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1017" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I authorize the access to the full content (data, computer codes and other materials) subjacent to the text of the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A8633D" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="733" w:right="1042" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(  ) Yes. (   ) They are part of the manuscript content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F3FC31" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="733" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (   ) Will be available when the article is published.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021EC643" w14:textId="77777777" w:rsidR="00537827" w:rsidRDefault="00851C66">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="733" w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (   ) Are available since _____/____/__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A89F60" w14:textId="03EAFFE0" w:rsidR="00537827" w:rsidRDefault="00851C66">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="1042"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Repository: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112EA809" w14:textId="77777777" w:rsidR="00646DCA" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="733" w:right="1042" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(  ) Yes, by reviewers’ request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E632E33" w14:textId="4CAC831C" w:rsidR="00537827" w:rsidRPr="00646DCA" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="733" w:right="1042" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) No. Justify: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF03545" w14:textId="77777777" w:rsidR="00537827" w:rsidRPr="00646DCA" w:rsidRDefault="00537827">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="130" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="733" w:right="1042"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:w w:val="105"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23384A45" w14:textId="7E1D6F93" w:rsidR="00537827" w:rsidRPr="00646DCA" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="733" w:right="1042"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:ind w:left="733" w:right="1042" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Check the option for opening up your identity to reviewers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4186075E" w14:textId="2BD041D6" w:rsidR="00537827" w:rsidRPr="00646DCA" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="733" w:right="1042"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:ind w:left="297" w:right="1042" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) Maintain anonymity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD573DE" w14:textId="273438D6" w:rsidR="00537827" w:rsidRPr="00646DCA" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="733" w:right="1042"/>
-[...38 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:ind w:left="733" w:right="1042" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) Open your identity to reviewers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CAF9DF" w14:textId="77777777" w:rsidR="00537827" w:rsidRPr="00646DCA" w:rsidRDefault="00537827" w:rsidP="00646DCA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="733" w:right="1042"/>
-[...38 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:ind w:left="733" w:right="1042" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E09AE8" w14:textId="2BB9FCAC" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="1042"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:ind w:left="733" w:right="1042" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00646DCA" w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>corresponding author:</w:t>
+      </w:r>
+      <w:r w:rsidR="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00646DCA" w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00646DCA" w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A38748" w14:textId="77777777" w:rsidR="00537827" w:rsidRPr="00646DCA" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="733" w:right="1042"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="00537827" w:rsidRDefault="00851C66">
+        <w:ind w:left="733" w:right="1042" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Date: ____/____/_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30899632" w14:textId="5911F5EC" w:rsidR="00537827" w:rsidRDefault="00851C66" w:rsidP="00646DCA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="1042"/>
-[...508 lines deleted...]
-        <w:ind w:left="733" w:right="1108"/>
+        <w:ind w:left="733" w:right="1042" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="96"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="221E1F"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:w w:val="51"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="221E1F"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00646DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="51"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single" w:color="221E1F"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00537827">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1000" w:right="566" w:bottom="280" w:left="400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C0A1ACE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C0A1ACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1231" w:hanging="215"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="231F20"/>
         <w:w w:val="104"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -4217,196 +3958,201 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8145" w:hanging="215"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9132" w:hanging="215"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1338264366">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A775B"/>
     <w:rsid w:val="00071106"/>
     <w:rsid w:val="000E3546"/>
     <w:rsid w:val="00122A4A"/>
     <w:rsid w:val="0013028F"/>
     <w:rsid w:val="00146841"/>
     <w:rsid w:val="00167E25"/>
     <w:rsid w:val="001936C3"/>
     <w:rsid w:val="001A24A9"/>
     <w:rsid w:val="002C0F12"/>
     <w:rsid w:val="003118DF"/>
     <w:rsid w:val="00321A82"/>
     <w:rsid w:val="00344DB9"/>
     <w:rsid w:val="003A6D0E"/>
     <w:rsid w:val="003C3141"/>
     <w:rsid w:val="003E7279"/>
     <w:rsid w:val="004550FE"/>
     <w:rsid w:val="004557B1"/>
     <w:rsid w:val="004967CB"/>
     <w:rsid w:val="004B237A"/>
     <w:rsid w:val="004C0D7B"/>
     <w:rsid w:val="004E06F5"/>
     <w:rsid w:val="00511233"/>
     <w:rsid w:val="00537827"/>
     <w:rsid w:val="00592B29"/>
     <w:rsid w:val="00595093"/>
     <w:rsid w:val="005B49F5"/>
+    <w:rsid w:val="005C0897"/>
     <w:rsid w:val="0064378C"/>
+    <w:rsid w:val="00646DCA"/>
     <w:rsid w:val="006630CD"/>
     <w:rsid w:val="0067297E"/>
     <w:rsid w:val="00685CF1"/>
     <w:rsid w:val="006A4C11"/>
     <w:rsid w:val="006B2DCA"/>
     <w:rsid w:val="00741DAA"/>
     <w:rsid w:val="00784C28"/>
     <w:rsid w:val="007A0324"/>
     <w:rsid w:val="007A775B"/>
     <w:rsid w:val="007F1CDF"/>
     <w:rsid w:val="007F501C"/>
     <w:rsid w:val="00827A8D"/>
     <w:rsid w:val="00851C66"/>
     <w:rsid w:val="0085473D"/>
     <w:rsid w:val="008F4CC8"/>
     <w:rsid w:val="009205E5"/>
     <w:rsid w:val="00922A63"/>
     <w:rsid w:val="009764FD"/>
     <w:rsid w:val="009A17A9"/>
     <w:rsid w:val="00A32146"/>
     <w:rsid w:val="00A50928"/>
     <w:rsid w:val="00A71599"/>
     <w:rsid w:val="00AD67C3"/>
     <w:rsid w:val="00AF30A7"/>
+    <w:rsid w:val="00BB0ABC"/>
     <w:rsid w:val="00BE7F85"/>
     <w:rsid w:val="00BF7FB2"/>
     <w:rsid w:val="00C61652"/>
     <w:rsid w:val="00C9687D"/>
     <w:rsid w:val="00CA6174"/>
     <w:rsid w:val="00CC3CCE"/>
     <w:rsid w:val="00CD194A"/>
     <w:rsid w:val="00CD669D"/>
     <w:rsid w:val="00CF7BE4"/>
     <w:rsid w:val="00D27015"/>
     <w:rsid w:val="00D64DB2"/>
+    <w:rsid w:val="00D82C50"/>
     <w:rsid w:val="00D955B2"/>
     <w:rsid w:val="00D95C86"/>
     <w:rsid w:val="00DA5BBC"/>
     <w:rsid w:val="00EA24B2"/>
     <w:rsid w:val="00EC3BDC"/>
     <w:rsid w:val="00EE3492"/>
     <w:rsid w:val="00F23B4C"/>
     <w:rsid w:val="00F36261"/>
     <w:rsid w:val="00F425D0"/>
     <w:rsid w:val="00F50005"/>
     <w:rsid w:val="00F533AB"/>
+    <w:rsid w:val="00F546BC"/>
     <w:rsid w:val="00F82DDE"/>
     <w:rsid w:val="00FA75D9"/>
     <w:rsid w:val="00FC3099"/>
     <w:rsid w:val="00FE5194"/>
     <w:rsid w:val="31073D97"/>
     <w:rsid w:val="3A104852"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2F71A4EF"/>
+  <w14:docId w14:val="7D6FB90B"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4735,50 +4481,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="948" w:hanging="215"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -4830,50 +4577,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
@@ -4965,55 +4713,68 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
     <w:name w:val="Menção Pendente1"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00BB0ABC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="pt-PT"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.pt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5261,62 +5022,77 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4912</Characters>
+  <Pages>4</Pages>
+  <Words>1012</Words>
+  <Characters>5470</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5810</CharactersWithSpaces>
+  <CharactersWithSpaces>6470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1046-12.2.0.19307</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>6515BBEE1C904E86B479733113A28F1E_13</vt:lpwstr>
   </property>
 </Properties>
 </file>